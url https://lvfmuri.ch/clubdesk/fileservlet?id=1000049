--- v1 (2026-03-21)
+++ v2 (2026-05-07)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/ad1c03ee7558d71e/Dokumente/LVFMuri/Vereinsmeisterschaft/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\simon\OneDrive\Dokumente\LVFMuri\Vereinsmeisterschaft\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="56" documentId="13_ncr:1_{EE74AB0D-C017-4C25-95C0-D80D586832AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{92BFAC91-808E-4F0A-A5A9-BE7C43F2824D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3F75B29-A399-430B-9101-729683D22742}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="27690" yWindow="2850" windowWidth="22800" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28035" yWindow="3195" windowWidth="22800" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vereinsmeisterschaft_TOTAL" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Vereinsmeisterschaft_TOTAL!$A$5:$H$1730</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8688" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8793" uniqueCount="341">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Strecke</t>
   </si>
   <si>
     <t>Distanz</t>
   </si>
   <si>
     <t>Wetter</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Zeit</t>
   </si>
   <si>
@@ -1056,50 +1056,53 @@
   </si>
   <si>
     <t>1:05.14</t>
   </si>
   <si>
     <t>keine Zeit</t>
   </si>
   <si>
     <t>1:23.11</t>
   </si>
   <si>
     <t>sonnig und angenehm</t>
   </si>
   <si>
     <t>1:27.34</t>
   </si>
   <si>
     <t>Kebede Dalcho</t>
   </si>
   <si>
     <t>Kägi Manuel</t>
   </si>
   <si>
     <t>1:12.46</t>
   </si>
+  <si>
+    <t>kühl und windig</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
@@ -2054,54 +2057,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H1735"/>
+  <dimension ref="A1:H1756"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1704" workbookViewId="0">
-      <selection activeCell="G1738" sqref="G1738"/>
+    <sheetView tabSelected="1" topLeftCell="A1730" workbookViewId="0">
+      <selection activeCell="H1760" sqref="H1760"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="49.140625" customWidth="1"/>
     <col min="5" max="5" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" customWidth="1"/>
     <col min="8" max="8" width="14" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="61.5" x14ac:dyDescent="0.9">
       <c r="A1" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:8" ht="36" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="7" t="s">
@@ -47117,50 +47120,596 @@
     </row>
     <row r="1735" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1735" s="11">
         <v>2026</v>
       </c>
       <c r="B1735" s="12">
         <v>46088</v>
       </c>
       <c r="C1735" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D1735" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E1735" s="11" t="s">
         <v>316</v>
       </c>
       <c r="F1735" s="11" t="s">
         <v>75</v>
       </c>
       <c r="G1735" s="11" t="s">
         <v>68</v>
       </c>
       <c r="H1735" s="13" t="s">
         <v>339</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1736" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1736" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1736" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1736" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1736" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1736" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1736" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1736" s="10">
+        <v>39.36</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1737" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1737" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1737" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1737" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1737" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1737" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1737" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="H1737" s="10">
+        <v>40.54</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1738" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1738" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1738" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1738" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1738" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1738" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1738" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1738" s="10">
+        <v>43.53</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1739" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1739" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1739" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1739" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1739" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1739" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1739" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="H1739" s="10">
+        <v>46.29</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1740" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1740" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1740" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1740" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1740" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1740" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1740" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="H1740" s="10">
+        <v>46.35</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1741" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1741" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1741" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1741" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1741" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1741" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1741" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1741" s="10">
+        <v>48.38</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1742" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1742" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1742" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1742" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1742" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1742" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1742" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="H1742" s="10">
+        <v>48.47</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1743" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1743" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1743" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1743" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1743" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1743" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1743" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1743" s="10">
+        <v>50.26</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1744" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1744" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1744" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1744" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1744" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1744" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1744" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1744" s="10">
+        <v>50.31</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1745" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1745" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C1745" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1745" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1745" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1745" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1745" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1745" s="10">
+        <v>51.56</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1746" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1746" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1746" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1746" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1746" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1746" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1746" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1746" s="13">
+        <v>21.53</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1747" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1747" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1747" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1747" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1747" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1747" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1747" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1747" s="13">
+        <v>24.19</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1748" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1748" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1748" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1748" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1748" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1748" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1748" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="H1748" s="13">
+        <v>26.05</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1749" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1749" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1749" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1749" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1749" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1749" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1749" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1749" s="13">
+        <v>26.31</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1750" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1750" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1750" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1750" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1750" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1750" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1750" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="H1750" s="13">
+        <v>26.4</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1751" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1751" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1751" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1751" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1751" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1751" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1751" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="H1751" s="13">
+        <v>29.03</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1752" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1752" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1752" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1752" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1752" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1752" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1752" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1752" s="13">
+        <v>29.24</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1753" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1753" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1753" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1753" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1753" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1753" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1753" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1753" s="13">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1754" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1754" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1754" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1754" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1754" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1754" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1754" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="H1754" s="13">
+        <v>30.08</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1755" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1755" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1755" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1755" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1755" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1755" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1755" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H1755" s="13">
+        <v>30.16</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1756" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1756" s="12">
+        <v>46134</v>
+      </c>
+      <c r="C1756" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1756" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1756" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1756" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1756" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="H1756" s="13">
+        <v>52.15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:H1730" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F1690:H1702">
     <sortCondition ref="H1690:H1702"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <webPublishItems count="1">
     <webPublishItem id="8995" divId="Vereinsmeisterschaft_TOTAL_8995" sourceType="sheet" destinationFile="C:\Users\Simon\SkyDrive\Dokumente\LVFMuri\NeueHomepage\Vereinsmeisterschaft.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>