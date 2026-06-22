--- v2 (2026-05-07)
+++ v3 (2026-06-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\simon\OneDrive\Dokumente\LVFMuri\Vereinsmeisterschaft\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/ad1c03ee7558d71e/Dokumente/LVFMuri/Vereinsmeisterschaft/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3F75B29-A399-430B-9101-729683D22742}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="39" documentId="13_ncr:1_{C3F75B29-A399-430B-9101-729683D22742}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B3ACE4D-6AA7-47A5-B6A2-CBCE2CFEE314}"/>
   <bookViews>
-    <workbookView xWindow="28035" yWindow="3195" windowWidth="22800" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vereinsmeisterschaft_TOTAL" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Vereinsmeisterschaft_TOTAL!$A$5:$H$1730</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8793" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8919" uniqueCount="342">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Strecke</t>
   </si>
   <si>
     <t>Distanz</t>
   </si>
   <si>
     <t>Wetter</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Zeit</t>
   </si>
   <si>
@@ -1059,50 +1059,53 @@
   </si>
   <si>
     <t>keine Zeit</t>
   </si>
   <si>
     <t>1:23.11</t>
   </si>
   <si>
     <t>sonnig und angenehm</t>
   </si>
   <si>
     <t>1:27.34</t>
   </si>
   <si>
     <t>Kebede Dalcho</t>
   </si>
   <si>
     <t>Kägi Manuel</t>
   </si>
   <si>
     <t>1:12.46</t>
   </si>
   <si>
     <t>kühl und windig</t>
   </si>
+  <si>
+    <t>1:24.52</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
@@ -2057,54 +2060,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H1756"/>
+  <dimension ref="A1:H1781"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1730" workbookViewId="0">
-      <selection activeCell="H1760" sqref="H1760"/>
+    <sheetView tabSelected="1" topLeftCell="A1743" workbookViewId="0">
+      <selection activeCell="K1781" sqref="K1781"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="49.140625" customWidth="1"/>
     <col min="5" max="5" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" customWidth="1"/>
     <col min="8" max="8" width="14" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="61.5" x14ac:dyDescent="0.9">
       <c r="A1" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:8" ht="36" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="7" t="s">
@@ -47666,50 +47669,700 @@
     </row>
     <row r="1756" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1756" s="11">
         <v>2026</v>
       </c>
       <c r="B1756" s="12">
         <v>46134</v>
       </c>
       <c r="C1756" s="11" t="s">
         <v>60</v>
       </c>
       <c r="D1756" s="11" t="s">
         <v>38</v>
       </c>
       <c r="E1756" s="11" t="s">
         <v>340</v>
       </c>
       <c r="F1756" s="11" t="s">
         <v>75</v>
       </c>
       <c r="G1756" s="11" t="s">
         <v>68</v>
       </c>
       <c r="H1756" s="13">
         <v>52.15</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1757" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1757" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1757" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1757" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1757" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1757" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1757" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1757" s="10">
+        <v>42.16</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1758" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1758" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1758" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1758" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1758" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1758" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1758" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1758" s="10">
+        <v>44.25</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1759" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1759" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1759" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1759" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1759" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1759" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1759" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="H1759" s="10">
+        <v>44.35</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1760" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1760" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1760" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1760" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1760" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1760" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1760" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="H1760" s="10">
+        <v>44.47</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1761" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1761" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1761" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1761" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1761" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1761" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1761" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="H1761" s="10">
+        <v>46.4</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1762" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1762" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1762" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1762" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1762" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1762" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1762" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1762" s="10">
+        <v>49.28</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1763" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1763" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1763" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1763" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1763" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1763" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1763" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1763" s="10">
+        <v>49.56</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1764" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1764" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1764" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1764" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1764" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1764" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1764" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="H1764" s="10">
+        <v>51.07</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1765" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1765" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1765" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1765" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1765" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1765" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1765" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1765" s="10">
+        <v>51.28</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1766" s="8">
+        <v>2026</v>
+      </c>
+      <c r="B1766" s="9">
+        <v>46148</v>
+      </c>
+      <c r="C1766" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1766" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1766" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1766" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1766" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H1766" s="10" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1767" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1767" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1767" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1767" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1767" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1767" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1767" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1767" s="13">
+        <v>19.28</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1768" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1768" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1768" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1768" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1768" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1768" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1768" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="H1768" s="13">
+        <v>21.05</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1769" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1769" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1769" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1769" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1769" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1769" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1769" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1769" s="13">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1770" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1770" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1770" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1770" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1770" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1770" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1770" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="H1770" s="13">
+        <v>23.06</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1771" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1771" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1771" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1771" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1771" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1771" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1771" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1771" s="13">
+        <v>23.37</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1772" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1772" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1772" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1772" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1772" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1772" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1772" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="H1772" s="13">
+        <v>24.45</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1773" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1773" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1773" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1773" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1773" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1773" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1773" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1773" s="13">
+        <v>25.21</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1774" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1774" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1774" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1774" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1774" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1774" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1774" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1774" s="13">
+        <v>26.38</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1775" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1775" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1775" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1775" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1775" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1775" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1775" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1775" s="13">
+        <v>26.53</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1776" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1776" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1776" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1776" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1776" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1776" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1776" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="H1776" s="13">
+        <v>27.1</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1777" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1777" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1777" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1777" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1777" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1777" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1777" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1777" s="13">
+        <v>27.27</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1778" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1778" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1778" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1778" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1778" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1778" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1778" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1778" s="13">
+        <v>28.01</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1779" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1779" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1779" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1779" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1779" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1779" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1779" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="H1779" s="13">
+        <v>29.01</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1780" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1780" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1780" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1780" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1780" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1780" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="G1780" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1780" s="13">
+        <v>31.15</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1781" s="11">
+        <v>2026</v>
+      </c>
+      <c r="B1781" s="12">
+        <v>46176</v>
+      </c>
+      <c r="C1781" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1781" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1781" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1781" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1781" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="H1781" s="13">
+        <v>45.29</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:H1730" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F1690:H1702">
     <sortCondition ref="H1690:H1702"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <webPublishItems count="1">
     <webPublishItem id="8995" divId="Vereinsmeisterschaft_TOTAL_8995" sourceType="sheet" destinationFile="C:\Users\Simon\SkyDrive\Dokumente\LVFMuri\NeueHomepage\Vereinsmeisterschaft.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>